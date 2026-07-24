--- v0 (2026-01-08)
+++ v1 (2026-07-24)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DA8EE9E-220B-423A-9D8D-B9069EB49991}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94ABA79A-0707-4534-842C-28DB336911E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Harmonogram wsparcia_SPI" sheetId="3" r:id="rId1"/>
     <sheet name="lista rozwijana" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="43">
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Data ropoczęcia realizacji formy wsparcia</t>
   </si>
@@ -178,60 +178,60 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Wybrane uczelnie na terenie Unii Europejskiej</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Zdalnie</t>
   </si>
   <si>
     <t>Udział trenerów w szkoleniach zdalnych z zakresu AI w renomowanych uczelniach</t>
   </si>
   <si>
     <t>Stanford University (online), University of Cambridge (online), University of Chicago (online)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Realizacja IMPK pn. "Artificial Intelligence in Business and Finance"</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>Uniwersytet Warszawski
 Wydział Nauk Ekonomicznych
 ul. Długa 44/50
 00-241 Warszawa</t>
   </si>
   <si>
     <t xml:space="preserve">Kontakt: courses@wne.uw.edu.pl </t>
+  </si>
+  <si>
+    <t>75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
     <numFmt numFmtId="165" formatCode="[$-F400]h:mm:ss\ AM/PM"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -821,51 +821,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funduszeeuropejskie.gov.pl/strony/o-funduszach/fundusze-na-lata-2021-2027/prawo-i-dokumenty/wytyczne/wytyczne-dotyczace-monitorowania-postepu-rzeczowego-realizacji-programow-na-lata-2021-2027/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D847940D-3C18-4C86-BFB0-2785B70EF4C2}">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.42578125" customWidth="1"/>
     <col min="2" max="2" width="21.140625" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="18.28515625" customWidth="1"/>
     <col min="8" max="8" width="17.5703125" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" customWidth="1"/>
     <col min="10" max="10" width="32.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="54.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:10" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>25</v>
@@ -914,150 +914,150 @@
       </c>
     </row>
     <row r="7" spans="1:10" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="12">
         <v>46023</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="12">
-        <v>46112</v>
+        <v>46180</v>
       </c>
       <c r="I7" s="18" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="12">
         <v>46023</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="12">
-        <v>46112</v>
+        <v>46180</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="79.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F9" s="12">
-        <v>46174</v>
+        <v>46181</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="12">
-        <v>46218</v>
+        <v>46208</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="12"/>
       <c r="G10" s="13"/>
       <c r="H10" s="12"/>
       <c r="I10" s="13"/>
       <c r="J10" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C10" xr:uid="{3F4A0983-5CC6-4D2A-AF2D-AD5AC3E2F23C}">
       <formula1>"Zdalnie,Stacjonarnie"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" display="*uczestnik Projektu – oznacza to uczestnika w rozumieniu wytycznych dotyczących monitorowania postępu rzeczowego realizacji programów na lata 2021-2027" xr:uid="{106EB465-0535-4E45-9399-E45CB18377A7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B7BB27E0-68B3-4C7D-988F-A660A7D80501}">
           <x14:formula1>
             <xm:f>'lista rozwijana'!$A$1:$A$9</xm:f>